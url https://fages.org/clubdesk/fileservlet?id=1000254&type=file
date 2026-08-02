--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -1232,95 +1232,96 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F651ED" w14:textId="77777777" w:rsidR="00190ED3" w:rsidRDefault="00190ED3" w:rsidP="00190ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190ED3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Die Rechnungsstellung erfolgt per Mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A1F073" w14:textId="594939AB" w:rsidR="000C3A1E" w:rsidRPr="000C3A1E" w:rsidRDefault="000C3A1E" w:rsidP="00FA601F">
+    <w:p w14:paraId="42A1F073" w14:textId="5B76C226" w:rsidR="000C3A1E" w:rsidRPr="000C3A1E" w:rsidRDefault="000C3A1E" w:rsidP="00FA601F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C1753">
         <w:t xml:space="preserve">Ich bin damit einverstanden, dass mein Kontakt </w:t>
       </w:r>
       <w:r w:rsidR="00FA601F" w:rsidRPr="008C1753">
         <w:t>auf</w:t>
       </w:r>
       <w:r w:rsidR="00FA601F" w:rsidRPr="00FA601F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA601F">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FA601F" w:rsidRPr="008C1753">
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidRPr="008C1753">
         <w:t>Website von FAGES veröffentlicht wird</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -3292,64 +3293,78 @@
       <w:r w:rsidR="00C4689D">
         <w:t xml:space="preserve"> der Fachgruppen.</w:t>
       </w:r>
       <w:r w:rsidR="00FB4973">
         <w:t xml:space="preserve"> Weitere Informationen zu den Fachgruppen: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00FB4973" w:rsidRPr="00354960">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.fages.org/verband/fachgruppen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6551A26A" w14:textId="77777777" w:rsidR="00FB4973" w:rsidRDefault="00FB4973" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78ECBA49" w14:textId="77777777" w:rsidR="007C1B17" w:rsidRDefault="007C1B17" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FDF8740" w14:textId="3F9CC0F6" w:rsidR="00F23604" w:rsidRPr="00FA7A83" w:rsidRDefault="00FA7A83" w:rsidP="0067689F">
+    <w:p w14:paraId="5FDF8740" w14:textId="158E739A" w:rsidR="00F23604" w:rsidRPr="00FA7A83" w:rsidRDefault="00FA7A83" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7A83">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Antraf für die Aufnah</w:t>
+        <w:t>Antra</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93838">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7A83">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für die Aufnah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7A83">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>e auf die FACH-Liste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FBA5D9" w14:textId="70CC121B" w:rsidR="00C4689D" w:rsidRPr="00FA7A83" w:rsidRDefault="00597D72" w:rsidP="00FA7A83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00FA7A83">
@@ -3362,52 +3377,53 @@
     <w:p w14:paraId="0CC3FF94" w14:textId="77777777" w:rsidR="00C4689D" w:rsidRDefault="00C4689D" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E464810" w14:textId="77777777" w:rsidR="00FA7A83" w:rsidRDefault="00FA7A83" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F8B1A3" w14:textId="77777777" w:rsidR="00FA7A83" w:rsidRDefault="00FA7A83" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03446461" w14:textId="77777777" w:rsidR="00FA7A83" w:rsidRDefault="00FA7A83" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D14BE4B" w14:textId="77777777" w:rsidR="00C4689D" w:rsidRDefault="00C4689D" w:rsidP="0067689F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E1573B" w14:textId="25DECFB8" w:rsidR="000B56C1" w:rsidRDefault="000B56C1" w:rsidP="000B56C1">
-      <w:pPr>
+    <w:p w14:paraId="70E1573B" w14:textId="25DECFB8" w:rsidR="000B56C1" w:rsidRDefault="000B56C1" w:rsidP="00876A5B">
+      <w:pPr>
+        <w:ind w:right="-432"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014312F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ich habe die Statuten und das </w:t>
       </w:r>
       <w:r w:rsidRPr="004D458B">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Mitgliedschaftsreglement</w:t>
       </w:r>
       <w:r w:rsidRPr="0014312F">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -3494,132 +3510,127 @@
           <w:b/>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ich bestätige die Richtigkeit der Angaben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692F55BD" w14:textId="77777777" w:rsidR="0052036C" w:rsidRDefault="0052036C" w:rsidP="000B56C1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24C915CE" w14:textId="77777777" w:rsidR="00413518" w:rsidRDefault="00413518" w:rsidP="000B56C1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B3D9B9" w14:textId="1A017F9A" w:rsidR="000B56C1" w:rsidRDefault="000B56C1" w:rsidP="008A36BB">
+    <w:p w14:paraId="15B3D9B9" w14:textId="75C39FDD" w:rsidR="000B56C1" w:rsidRDefault="000B56C1" w:rsidP="008A36BB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ort</w:t>
       </w:r>
       <w:r w:rsidR="007F7DE9">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
-[...29 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00876A5B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876A5B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876A5B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876A5B">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00876A5B">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="007F7DE9">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F7DE9">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum   </w:t>
       </w:r>
       <w:r w:rsidR="007F7DE9" w:rsidRPr="00897372">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
@@ -3715,61 +3726,61 @@
         </w:rPr>
         <w:tab/>
         <w:t>.......................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3978F0E1" w14:textId="0756C76D" w:rsidR="00C4689D" w:rsidRDefault="00C4689D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C4689D" w:rsidSect="002C5E3C">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11901" w:h="16817"/>
       <w:pgMar w:top="1077" w:right="1701" w:bottom="426" w:left="1361" w:header="737" w:footer="607" w:gutter="340"/>
       <w:cols w:space="709"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F06BB6B" w14:textId="77777777" w:rsidR="00B11391" w:rsidRDefault="00B11391">
+    <w:p w14:paraId="6D7FAB2A" w14:textId="77777777" w:rsidR="00577B30" w:rsidRDefault="00577B30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2736A88B" w14:textId="77777777" w:rsidR="00B11391" w:rsidRDefault="00B11391">
+    <w:p w14:paraId="1AB125CB" w14:textId="77777777" w:rsidR="00577B30" w:rsidRDefault="00577B30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Frutiger 55 Roman">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3810,50 +3821,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
+    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -3991,61 +4003,61 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="000B56C1" w:rsidRPr="00FA7A83">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00C73697" w:rsidRPr="00FA7A83">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6527C82F" w14:textId="77777777" w:rsidR="00B11391" w:rsidRDefault="00B11391">
+    <w:p w14:paraId="2B4A9AAC" w14:textId="77777777" w:rsidR="00577B30" w:rsidRDefault="00577B30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D69E206" w14:textId="77777777" w:rsidR="00B11391" w:rsidRDefault="00B11391">
+    <w:p w14:paraId="2AECCE6A" w14:textId="77777777" w:rsidR="00577B30" w:rsidRDefault="00577B30">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DA41C4C" w14:textId="77777777" w:rsidR="00AA4131" w:rsidRDefault="00AA4131">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -4383,55 +4395,55 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="608244986">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="973173132">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="788934541">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1382434830">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="667639944">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="6" w:dllVersion="2" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aVRDKUx7/F0K9IetTyzrf3yEYVoYqyIUaKQFe2/6Sti+rA5wYjPIf9EnQdCiQ5nwg0NSakPSkBMzF5PuaPJnSg==" w:salt="HJrY7P/FZY0J81fwKFvteg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cw9r14axAMPTmx3jlT7uX/P2NeMt1TlpgQE/aoY/mck5ECc0Q+yTkeWthjdTa0VRHMU9Pyb6yb4APf89XEOSSQ==" w:salt="LKcJqmjZYPkzgywlyySpBg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4464,111 +4476,114 @@
     <w:rsid w:val="001976DD"/>
     <w:rsid w:val="001C09B2"/>
     <w:rsid w:val="001C1641"/>
     <w:rsid w:val="001C6949"/>
     <w:rsid w:val="001D7B66"/>
     <w:rsid w:val="001F2300"/>
     <w:rsid w:val="001F6967"/>
     <w:rsid w:val="001F7C70"/>
     <w:rsid w:val="00226C5F"/>
     <w:rsid w:val="00246316"/>
     <w:rsid w:val="00247487"/>
     <w:rsid w:val="00263F82"/>
     <w:rsid w:val="00273656"/>
     <w:rsid w:val="002767E3"/>
     <w:rsid w:val="002A1FB8"/>
     <w:rsid w:val="002C01AE"/>
     <w:rsid w:val="002C5E3C"/>
     <w:rsid w:val="002F7F37"/>
     <w:rsid w:val="00300C57"/>
     <w:rsid w:val="0031782C"/>
     <w:rsid w:val="00325C21"/>
     <w:rsid w:val="003278F0"/>
     <w:rsid w:val="003878BF"/>
     <w:rsid w:val="003A07D6"/>
     <w:rsid w:val="003A107C"/>
+    <w:rsid w:val="003C13BB"/>
     <w:rsid w:val="003D002D"/>
     <w:rsid w:val="003E0487"/>
     <w:rsid w:val="00413518"/>
     <w:rsid w:val="0044128B"/>
     <w:rsid w:val="00442675"/>
     <w:rsid w:val="004463E6"/>
     <w:rsid w:val="00457646"/>
     <w:rsid w:val="004645B3"/>
     <w:rsid w:val="004707C7"/>
     <w:rsid w:val="00472143"/>
     <w:rsid w:val="004A4F9A"/>
     <w:rsid w:val="004B471A"/>
     <w:rsid w:val="004D2421"/>
     <w:rsid w:val="004D458B"/>
     <w:rsid w:val="004D66CF"/>
     <w:rsid w:val="004E32EE"/>
     <w:rsid w:val="004E55F3"/>
     <w:rsid w:val="00501390"/>
     <w:rsid w:val="00513954"/>
     <w:rsid w:val="00517B54"/>
     <w:rsid w:val="0052036C"/>
     <w:rsid w:val="0054411E"/>
+    <w:rsid w:val="00577B30"/>
     <w:rsid w:val="00580B5E"/>
     <w:rsid w:val="005867E4"/>
     <w:rsid w:val="00592B1F"/>
     <w:rsid w:val="00597D72"/>
     <w:rsid w:val="005A259B"/>
     <w:rsid w:val="005A45A6"/>
     <w:rsid w:val="005B3760"/>
     <w:rsid w:val="005C2C87"/>
     <w:rsid w:val="005C5C45"/>
     <w:rsid w:val="005D7B42"/>
     <w:rsid w:val="005F679B"/>
     <w:rsid w:val="00614C10"/>
     <w:rsid w:val="00622C04"/>
     <w:rsid w:val="0062790B"/>
     <w:rsid w:val="00637914"/>
     <w:rsid w:val="0064326F"/>
     <w:rsid w:val="00646DEA"/>
     <w:rsid w:val="0066316C"/>
     <w:rsid w:val="006754FB"/>
     <w:rsid w:val="0067689F"/>
     <w:rsid w:val="006815DC"/>
     <w:rsid w:val="006C0E74"/>
     <w:rsid w:val="006D1E62"/>
     <w:rsid w:val="006D5F60"/>
     <w:rsid w:val="006E00E2"/>
     <w:rsid w:val="007105F9"/>
     <w:rsid w:val="00722D57"/>
     <w:rsid w:val="00732EC7"/>
     <w:rsid w:val="007924CA"/>
     <w:rsid w:val="00794E08"/>
     <w:rsid w:val="007B3D2C"/>
     <w:rsid w:val="007C1673"/>
     <w:rsid w:val="007C1B17"/>
     <w:rsid w:val="007D08BD"/>
     <w:rsid w:val="007D46DF"/>
     <w:rsid w:val="007D6C83"/>
     <w:rsid w:val="007F7DE9"/>
     <w:rsid w:val="008179F1"/>
     <w:rsid w:val="0083247F"/>
+    <w:rsid w:val="00876A5B"/>
     <w:rsid w:val="00876DD5"/>
     <w:rsid w:val="00891EEC"/>
     <w:rsid w:val="00897372"/>
     <w:rsid w:val="008A36BB"/>
     <w:rsid w:val="008A5EE1"/>
     <w:rsid w:val="008B0695"/>
     <w:rsid w:val="008B2BB8"/>
     <w:rsid w:val="008B47F6"/>
     <w:rsid w:val="008C1753"/>
     <w:rsid w:val="008C6E03"/>
     <w:rsid w:val="008D246E"/>
     <w:rsid w:val="008D7BD9"/>
     <w:rsid w:val="008E56F4"/>
     <w:rsid w:val="008F615C"/>
     <w:rsid w:val="0090344D"/>
     <w:rsid w:val="009122C2"/>
     <w:rsid w:val="00916E10"/>
     <w:rsid w:val="00917023"/>
     <w:rsid w:val="00927116"/>
     <w:rsid w:val="0094517A"/>
     <w:rsid w:val="00960D28"/>
     <w:rsid w:val="0098193A"/>
     <w:rsid w:val="009D6F78"/>
     <w:rsid w:val="00A27699"/>
     <w:rsid w:val="00A37DD8"/>
@@ -4576,50 +4591,51 @@
     <w:rsid w:val="00A73F1E"/>
     <w:rsid w:val="00A77F3E"/>
     <w:rsid w:val="00A94BB8"/>
     <w:rsid w:val="00AA4131"/>
     <w:rsid w:val="00B11391"/>
     <w:rsid w:val="00B35479"/>
     <w:rsid w:val="00B37D05"/>
     <w:rsid w:val="00B478BA"/>
     <w:rsid w:val="00B713A1"/>
     <w:rsid w:val="00BA4A97"/>
     <w:rsid w:val="00BA694A"/>
     <w:rsid w:val="00BB108C"/>
     <w:rsid w:val="00BB11AB"/>
     <w:rsid w:val="00BB4C15"/>
     <w:rsid w:val="00BB5C46"/>
     <w:rsid w:val="00BB737A"/>
     <w:rsid w:val="00C01D09"/>
     <w:rsid w:val="00C11D67"/>
     <w:rsid w:val="00C141FA"/>
     <w:rsid w:val="00C26E69"/>
     <w:rsid w:val="00C400BE"/>
     <w:rsid w:val="00C4689D"/>
     <w:rsid w:val="00C73697"/>
     <w:rsid w:val="00C8100F"/>
     <w:rsid w:val="00C8470E"/>
+    <w:rsid w:val="00C93838"/>
     <w:rsid w:val="00C96F35"/>
     <w:rsid w:val="00CC5FBE"/>
     <w:rsid w:val="00CD63C2"/>
     <w:rsid w:val="00CE210B"/>
     <w:rsid w:val="00CF5E1C"/>
     <w:rsid w:val="00CF7AAB"/>
     <w:rsid w:val="00D14953"/>
     <w:rsid w:val="00D25F1C"/>
     <w:rsid w:val="00D312B8"/>
     <w:rsid w:val="00D34491"/>
     <w:rsid w:val="00D44EE6"/>
     <w:rsid w:val="00D60CC5"/>
     <w:rsid w:val="00D72DF2"/>
     <w:rsid w:val="00DA1CE2"/>
     <w:rsid w:val="00DA748E"/>
     <w:rsid w:val="00DB1C60"/>
     <w:rsid w:val="00DB555D"/>
     <w:rsid w:val="00DD04CE"/>
     <w:rsid w:val="00DD31FF"/>
     <w:rsid w:val="00DE5450"/>
     <w:rsid w:val="00DF2839"/>
     <w:rsid w:val="00E0038E"/>
     <w:rsid w:val="00E246BA"/>
     <w:rsid w:val="00E53DBF"/>
     <w:rsid w:val="00E576AB"/>
@@ -6095,107 +6111,123 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5e761459-a26d-4eea-ac85-c518f2ba986d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="58aec6a6-c133-4157-a51e-a207389443e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010042684460D8160547909FCEEE3B755FF1" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="47a9e9566875acaaf2384ff48cc91849">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e761459-a26d-4eea-ac85-c518f2ba986d" xmlns:ns3="58aec6a6-c133-4157-a51e-a207389443e0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="51d8a5aee15000e22763d93629b283fe" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042684460D8160547909FCEEE3B755FF1" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755412b8d233d5d5af9464a22e476313">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e761459-a26d-4eea-ac85-c518f2ba986d" xmlns:ns3="58aec6a6-c133-4157-a51e-a207389443e0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6e535c8a9c5e861658521e722e562e5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e761459-a26d-4eea-ac85-c518f2ba986d"/>
     <xsd:import namespace="58aec6a6-c133-4157-a51e-a207389443e0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e761459-a26d-4eea-ac85-c518f2ba986d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8e9810aa-b948-49a3-b2e4-c15c29cf1473" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8e9810aa-b948-49a3-b2e4-c15c29cf1473" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
@@ -6215,52 +6247,52 @@
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="58aec6a6-c133-4157-a51e-a207389443e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c52fe45b-dba8-458d-a822-4b1e36f59910}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="58aec6a6-c133-4157-a51e-a207389443e0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -6305,112 +6337,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1071E46E-407E-4D09-8703-234692105EAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A611B0B5-9482-45AC-B256-12FE002F2E59}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5e761459-a26d-4eea-ac85-c518f2ba986d"/>
+    <ds:schemaRef ds:uri="58aec6a6-c133-4157-a51e-a207389443e0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{218D8B20-ACBD-4A4A-B3FB-120432B6913D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F076FD-2952-40CA-83DA-8CC2371D8392}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{828F8703-53FA-4DE8-8C2E-807078FCBAC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e761459-a26d-4eea-ac85-c518f2ba986d"/>
     <ds:schemaRef ds:uri="58aec6a6-c133-4157-a51e-a207389443e0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F076FD-2952-40CA-83DA-8CC2371D8392}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1071E46E-407E-4D09-8703-234692105EAA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="58aec6a6-c133-4157-a51e-a207389443e0"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>394</Words>
   <Characters>2489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>